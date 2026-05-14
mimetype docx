--- v0 (2025-10-14)
+++ v1 (2026-05-14)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2221"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:bottom w:val="dotted" w:sz="2" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
       <w:tr w:rsidR="00942A42" w:rsidRPr="004E61CA" w14:paraId="22032ADB" w14:textId="77777777" w:rsidTr="00942A42">
         <w:trPr>
           <w:trHeight w:val="19"/>
         </w:trPr>
         <w:tc>
@@ -118,102 +118,101 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E4BCF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BAGI BULAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65456D06" w14:textId="7D942A36" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="006F3A73" w:rsidP="00942A42">
+          <w:p w14:paraId="65456D06" w14:textId="63A1F8CA" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00000000" w:rsidP="00942A42">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ms-MY"/>
                 </w:rPr>
                 <w:alias w:val="Bulan"/>
                 <w:tag w:val="Bulan"/>
                 <w:id w:val="-1809390823"/>
                 <w:lock w:val="sdtLocked"/>
                 <w:placeholder>
                   <w:docPart w:val="55743228B7B147E4943582918CA75F0C"/>
                 </w:placeholder>
                 <w15:color w:val="999999"/>
                 <w:dropDownList>
                   <w:listItem w:displayText="-" w:value="SILA PILIH"/>
                   <w:listItem w:displayText="JANUARI" w:value="JANUARI"/>
                   <w:listItem w:displayText="FEBRUARI" w:value="FEBRUARI"/>
                   <w:listItem w:displayText="MAC" w:value="MAC"/>
                   <w:listItem w:displayText="APRIL" w:value="APRIL"/>
                   <w:listItem w:displayText="MEI" w:value="MEI"/>
                   <w:listItem w:displayText="JUN" w:value="JUN"/>
                   <w:listItem w:displayText="JULAI" w:value="JULAI"/>
                   <w:listItem w:displayText="OGOS" w:value="OGOS"/>
                   <w:listItem w:displayText="SEPTEMBER" w:value="SEPTEMBER"/>
                   <w:listItem w:displayText="OKTOBER" w:value="OKTOBER"/>
                   <w:listItem w:displayText="NOVEMBER" w:value="NOVEMBER"/>
                   <w:listItem w:displayText="DISEMBER" w:value="DISEMBER"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FB4B8D">
+                <w:r w:rsidR="00AE5FFF">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ms-MY"/>
                   </w:rPr>
-                  <w:t>MEI</w:t>
+                  <w:t>JANUARI</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33745B91" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
@@ -229,81 +228,80 @@
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="ms-MY"/>
             </w:rPr>
             <w:alias w:val="Tahun"/>
             <w:tag w:val="Tahun"/>
             <w:id w:val="-1968421251"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="-" w:value="-"/>
               <w:listItem w:displayText="2024" w:value="2024"/>
               <w:listItem w:displayText="2025" w:value="2025"/>
               <w:listItem w:displayText="2026" w:value="2026"/>
               <w:listItem w:displayText="2027" w:value="2027"/>
               <w:listItem w:displayText="2028" w:value="2028"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="11E9A218" w14:textId="1EC82348" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00FB4B8D" w:rsidP="00942A42">
+              <w:p w14:paraId="11E9A218" w14:textId="6BC937EF" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="002278C4" w:rsidP="00942A42">
                 <w:pPr>
                   <w:pStyle w:val="Heading2"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ms-MY"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ms-MY"/>
                   </w:rPr>
-                  <w:t>2025</w:t>
+                  <w:t>2026</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4AFC3315" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
@@ -1790,52 +1788,52 @@
           </w:tbl>
           <w:p w14:paraId="48F854A3" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ms-MY"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-85"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="4678" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="52" w:type="dxa"/>
                 <w:right w:w="115" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="704"/>
-              <w:gridCol w:w="1843"/>
-              <w:gridCol w:w="2131"/>
+              <w:gridCol w:w="1701"/>
+              <w:gridCol w:w="2273"/>
             </w:tblGrid>
             <w:tr w:rsidR="00A56E06" w:rsidRPr="00A56E06" w14:paraId="0FDB516E" w14:textId="77777777" w:rsidTr="00A56E06">
               <w:trPr>
                 <w:trHeight w:val="283"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4678" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="25BE47F5" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="00A56E06" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1848,379 +1846,429 @@
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00A56E06">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                     <w:t>DOKUMEN SOKONGAN</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A56E06" w:rsidRPr="00A56E06" w14:paraId="0DCF3ACA" w14:textId="77777777" w:rsidTr="00994D98">
+            <w:tr w:rsidR="00A56E06" w:rsidRPr="00A56E06" w14:paraId="0DCF3ACA" w14:textId="77777777" w:rsidTr="00B74FEE">
               <w:trPr>
                 <w:trHeight w:val="723"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="704" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="73DAE68A" w14:textId="652979D8" w:rsidR="00A56E06" w:rsidRPr="00A56E06" w:rsidRDefault="006F3A73" w:rsidP="00942A42">
+                <w:p w14:paraId="73DAE68A" w14:textId="27AF5F08" w:rsidR="00A56E06" w:rsidRPr="00A56E06" w:rsidRDefault="00000000" w:rsidP="00942A42">
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:bCs/>
                         <w:sz w:val="36"/>
                         <w:szCs w:val="40"/>
                         <w:lang w:val="ms-MY"/>
                       </w:rPr>
                       <w:id w:val="-374236267"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="002278C4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                          <w:bCs/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                          <w:lang w:val="ms-MY"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1701" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6BCFB11D" w14:textId="70A0B2B6" w:rsidR="00A56E06" w:rsidRPr="00262E1C" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00262E1C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Resit/ </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00262E1C" w:rsidRPr="00262E1C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t>bukti pembayaran</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00262E1C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2273" w:type="dxa"/>
+                  <w:vMerge w:val="restart"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="19CAA2AB" w14:textId="1C2B5AE6" w:rsidR="00A56E06" w:rsidRPr="00A56E06" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
+                  <w:pPr>
+                    <w:pBdr>
+                      <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:bar w:val="none" w:sz="0" w:color="auto"/>
+                    </w:pBdr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A56E06">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t>“</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A56E06">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Disahkan bahawa perbelanjaan </w:t>
+                  </w:r>
+                  <w:r w:rsidR="002278C4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">di </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A56E06">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t>atas</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002278C4">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> adalah atas</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A56E06">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> tugasan rasmi Kerajaan</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A56E06">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">” </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00A56E06">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="22"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                    <w:t>dan ditandatangan oleh pegawai menuntut.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A56E06" w:rsidRPr="00A56E06" w14:paraId="503B0425" w14:textId="77777777" w:rsidTr="00B74FEE">
+              <w:trPr>
+                <w:trHeight w:val="662"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="704" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="75EB7111" w14:textId="52E4F1E2" w:rsidR="00A56E06" w:rsidRPr="00A56E06" w:rsidRDefault="00000000" w:rsidP="00942A42">
+                  <w:pPr>
+                    <w:pBdr>
+                      <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:bar w:val="none" w:sz="0" w:color="auto"/>
+                    </w:pBdr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="32"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      <w:lang w:val="ms-MY"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:bCs/>
+                        <w:sz w:val="36"/>
+                        <w:szCs w:val="40"/>
+                        <w:lang w:val="ms-MY"/>
+                      </w:rPr>
+                      <w:id w:val="1226267706"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="00FE" w14:font="Wingdings"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
                     <w:sdtContent>
                       <w:r w:rsidR="00FF2896">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:bCs/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="40"/>
                           <w:lang w:val="ms-MY"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1843" w:type="dxa"/>
-[...211 lines deleted...]
-                  <w:tcW w:w="1843" w:type="dxa"/>
+                  <w:tcW w:w="1701" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="55FF77CB" w14:textId="3D0C95B1" w:rsidR="00A56E06" w:rsidRPr="00262E1C" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00262E1C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                     <w:t>Bil telefon asal yang terperinci</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2131" w:type="dxa"/>
+                  <w:tcW w:w="2273" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="44A3853B" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="00A56E06" w:rsidRDefault="00A56E06" w:rsidP="00942A42">
                   <w:pPr>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
@@ -2506,309 +2554,309 @@
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1007"/>
               <w:gridCol w:w="2696"/>
               <w:gridCol w:w="1560"/>
               <w:gridCol w:w="3532"/>
             </w:tblGrid>
             <w:tr w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w14:paraId="4A580EA9" w14:textId="77777777" w:rsidTr="0053266D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1007" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="734232F1" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="734232F1" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-103"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005E4BCF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                     <w:t>Tarikh :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2696" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4DA92DFA" w14:textId="18E2B89C" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="4DA92DFA" w14:textId="18E2B89C" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-106"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1560" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6E55B558" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="6E55B558" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3532" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="691AF5E4" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="691AF5E4" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w14:paraId="0A2C2517" w14:textId="77777777" w:rsidTr="0053266D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1007" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="2F373346" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="2F373346" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2696" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="73B6E203" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="73B6E203" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1560" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4A098846" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="4A098846" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3532" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="6ABDB095" w14:textId="1EC881EC" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="6ABDB095" w14:textId="1EC881EC" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="-127" w:right="-124" w:firstLine="22"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005E4BCF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3072,289 +3120,289 @@
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1007"/>
               <w:gridCol w:w="2696"/>
               <w:gridCol w:w="1560"/>
               <w:gridCol w:w="3532"/>
             </w:tblGrid>
             <w:tr w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w14:paraId="3FB670E7" w14:textId="77777777" w:rsidTr="0053266D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1007" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="087C0524" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="087C0524" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-103"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005E4BCF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                     <w:t>Tarikh :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2696" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:right w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="18DDFD56" w14:textId="4DBCE693" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="18DDFD56" w14:textId="4DBCE693" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="-106"/>
                     <w:contextualSpacing/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1560" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:right w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="174C9C1E" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="174C9C1E" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3532" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:left w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                     <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                     <w:right w:val="dotted" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="710DF680" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="710DF680" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w14:paraId="52D5715B" w14:textId="77777777" w:rsidTr="0053266D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1007" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5516370B" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="5516370B" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2696" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="504A74C4" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="504A74C4" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1560" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="536E5FE3" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="536E5FE3" w14:textId="77777777" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:right="228"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3532" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dotted" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4C617BC1" w14:textId="2EBFE860" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="006F3A73">
+                <w:p w14:paraId="4C617BC1" w14:textId="2EBFE860" w:rsidR="00A56E06" w:rsidRPr="005E4BCF" w:rsidRDefault="00A56E06" w:rsidP="00AE5FFF">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="2221"/>
                     <w:pBdr>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bar w:val="none" w:sz="0" w:color="auto"/>
                     </w:pBdr>
                     <w:spacing w:after="7" w:line="276" w:lineRule="auto"/>
                     <w:ind w:left="-127" w:right="-100" w:firstLine="22"/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="22"/>
                       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:lang w:val="ms-MY"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005E4BCF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3533,183 +3581,183 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F564F62" w14:textId="25A33369" w:rsidR="00272225" w:rsidRDefault="00272225" w:rsidP="00006044"/>
     <w:sectPr w:rsidR="00272225" w:rsidSect="006C4719">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="991" w:bottom="851" w:left="1440" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A43BF82" w14:textId="77777777" w:rsidR="00C3206C" w:rsidRDefault="00C3206C">
+    <w:p w14:paraId="00BE2428" w14:textId="77777777" w:rsidR="00AE3315" w:rsidRDefault="00AE3315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05C5BFAE" w14:textId="77777777" w:rsidR="00C3206C" w:rsidRDefault="00C3206C">
+    <w:p w14:paraId="09D16484" w14:textId="77777777" w:rsidR="00AE3315" w:rsidRDefault="00AE3315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DAA4B69" w14:textId="77777777" w:rsidR="00C3206C" w:rsidRDefault="00C3206C">
+    <w:p w14:paraId="59C18F1B" w14:textId="77777777" w:rsidR="00AE3315" w:rsidRDefault="00AE3315">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1468EE0F" w14:textId="77777777" w:rsidR="00C3206C" w:rsidRDefault="00C3206C">
+    <w:p w14:paraId="02B0AB88" w14:textId="77777777" w:rsidR="00AE3315" w:rsidRDefault="00AE3315">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="4EB29587" w14:textId="0088C172" w:rsidR="00854C3E" w:rsidRPr="00646ECF" w:rsidRDefault="000D4A23" w:rsidP="004E4795">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="-164"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:lang w:val="ms-MY"/>
       </w:rPr>
       <w:t>AUDIT</w:t>
     </w:r>
     <w:r w:rsidR="00FB4EE2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:lang w:val="ms-MY"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:lang w:val="ms-MY"/>
       </w:rPr>
       <w:t>WP2.2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02A77A22"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2D294B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4347,257 +4395,278 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1016495299">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1049720083">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1858157524">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="432478440">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1187717100">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2073772856">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1509638334">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B60EB8"/>
     <w:rsid w:val="00006044"/>
+    <w:rsid w:val="00014F63"/>
+    <w:rsid w:val="00022F7B"/>
     <w:rsid w:val="00023EBD"/>
     <w:rsid w:val="000320CB"/>
+    <w:rsid w:val="00063887"/>
     <w:rsid w:val="00080EAD"/>
     <w:rsid w:val="00084A55"/>
     <w:rsid w:val="000A7A96"/>
     <w:rsid w:val="000B027C"/>
     <w:rsid w:val="000C1E2F"/>
     <w:rsid w:val="000D3D52"/>
     <w:rsid w:val="000D3D72"/>
     <w:rsid w:val="000D4A23"/>
+    <w:rsid w:val="000F4463"/>
     <w:rsid w:val="0012379D"/>
     <w:rsid w:val="00143DC1"/>
     <w:rsid w:val="001667EB"/>
     <w:rsid w:val="00183EB6"/>
     <w:rsid w:val="00193DB0"/>
     <w:rsid w:val="001B6E1C"/>
     <w:rsid w:val="001C7574"/>
     <w:rsid w:val="001E155C"/>
     <w:rsid w:val="001F4AB4"/>
     <w:rsid w:val="00201B70"/>
+    <w:rsid w:val="002278C4"/>
     <w:rsid w:val="00227A7B"/>
     <w:rsid w:val="00262BAF"/>
     <w:rsid w:val="00262E1C"/>
     <w:rsid w:val="00272225"/>
     <w:rsid w:val="00294714"/>
     <w:rsid w:val="002E094C"/>
     <w:rsid w:val="002E0F31"/>
     <w:rsid w:val="002E1C21"/>
     <w:rsid w:val="002F5374"/>
     <w:rsid w:val="00314481"/>
     <w:rsid w:val="003172E6"/>
     <w:rsid w:val="00324ABF"/>
     <w:rsid w:val="00326E11"/>
+    <w:rsid w:val="00335320"/>
     <w:rsid w:val="00372865"/>
+    <w:rsid w:val="003760C6"/>
     <w:rsid w:val="003B1DD3"/>
     <w:rsid w:val="003D4E22"/>
     <w:rsid w:val="00410B56"/>
+    <w:rsid w:val="00425B0B"/>
     <w:rsid w:val="004D64B8"/>
     <w:rsid w:val="004E4795"/>
     <w:rsid w:val="004E603A"/>
     <w:rsid w:val="004E6DDE"/>
     <w:rsid w:val="0053266D"/>
     <w:rsid w:val="0057657C"/>
     <w:rsid w:val="005816BB"/>
     <w:rsid w:val="0059153E"/>
     <w:rsid w:val="005A51D3"/>
     <w:rsid w:val="005A73FB"/>
     <w:rsid w:val="005B4DAF"/>
     <w:rsid w:val="005C6959"/>
     <w:rsid w:val="005E4BCF"/>
     <w:rsid w:val="006267CB"/>
     <w:rsid w:val="00644F5C"/>
     <w:rsid w:val="00655CF3"/>
     <w:rsid w:val="00660512"/>
     <w:rsid w:val="00674DA1"/>
     <w:rsid w:val="0068361B"/>
     <w:rsid w:val="00690A18"/>
     <w:rsid w:val="006939DF"/>
     <w:rsid w:val="00693EB7"/>
+    <w:rsid w:val="00693EBC"/>
     <w:rsid w:val="006C2695"/>
     <w:rsid w:val="006C4719"/>
-    <w:rsid w:val="006F3A73"/>
+    <w:rsid w:val="007005E2"/>
+    <w:rsid w:val="007019A2"/>
     <w:rsid w:val="0070655F"/>
     <w:rsid w:val="00744632"/>
     <w:rsid w:val="00754CA0"/>
     <w:rsid w:val="00765CBF"/>
     <w:rsid w:val="007722FD"/>
     <w:rsid w:val="00793E06"/>
+    <w:rsid w:val="00831C8E"/>
     <w:rsid w:val="008457A6"/>
     <w:rsid w:val="00854C3E"/>
     <w:rsid w:val="008925BC"/>
+    <w:rsid w:val="00897699"/>
     <w:rsid w:val="008B5AB1"/>
+    <w:rsid w:val="008C3D7C"/>
+    <w:rsid w:val="008D4C62"/>
     <w:rsid w:val="008F411D"/>
+    <w:rsid w:val="00921E20"/>
     <w:rsid w:val="00942A42"/>
     <w:rsid w:val="0095763F"/>
     <w:rsid w:val="0097071C"/>
     <w:rsid w:val="009839A0"/>
     <w:rsid w:val="0098484B"/>
     <w:rsid w:val="00994D98"/>
     <w:rsid w:val="009C7D07"/>
+    <w:rsid w:val="009E00E6"/>
     <w:rsid w:val="009E2EF5"/>
     <w:rsid w:val="00A56E06"/>
     <w:rsid w:val="00A60EE3"/>
     <w:rsid w:val="00A63870"/>
     <w:rsid w:val="00A77E6D"/>
     <w:rsid w:val="00AC49C0"/>
+    <w:rsid w:val="00AE3315"/>
+    <w:rsid w:val="00AE5FFF"/>
     <w:rsid w:val="00AF2958"/>
     <w:rsid w:val="00B319E7"/>
     <w:rsid w:val="00B60EB8"/>
+    <w:rsid w:val="00B74FEE"/>
     <w:rsid w:val="00B82C0D"/>
     <w:rsid w:val="00B96303"/>
     <w:rsid w:val="00BD4CF4"/>
     <w:rsid w:val="00BD5AE1"/>
     <w:rsid w:val="00C1799A"/>
     <w:rsid w:val="00C3206C"/>
     <w:rsid w:val="00C548DA"/>
     <w:rsid w:val="00C72BA4"/>
     <w:rsid w:val="00CA0C5F"/>
     <w:rsid w:val="00CA2E24"/>
     <w:rsid w:val="00CC4FBA"/>
+    <w:rsid w:val="00CC7D0A"/>
     <w:rsid w:val="00D23416"/>
     <w:rsid w:val="00D30500"/>
+    <w:rsid w:val="00D71BAF"/>
     <w:rsid w:val="00DB2798"/>
     <w:rsid w:val="00DB46C0"/>
     <w:rsid w:val="00DE47CE"/>
     <w:rsid w:val="00DE5BAC"/>
     <w:rsid w:val="00E23F39"/>
     <w:rsid w:val="00E6065B"/>
     <w:rsid w:val="00E64CA5"/>
     <w:rsid w:val="00EB357B"/>
     <w:rsid w:val="00EC6A18"/>
     <w:rsid w:val="00EF323D"/>
+    <w:rsid w:val="00EF5C28"/>
     <w:rsid w:val="00F179B6"/>
     <w:rsid w:val="00F95F89"/>
     <w:rsid w:val="00FA4D90"/>
     <w:rsid w:val="00FA5636"/>
     <w:rsid w:val="00FB49CD"/>
     <w:rsid w:val="00FB4B8D"/>
     <w:rsid w:val="00FB4EE2"/>
     <w:rsid w:val="00FB5A96"/>
     <w:rsid w:val="00FB63E2"/>
     <w:rsid w:val="00FB6CF1"/>
     <w:rsid w:val="00FF2896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15C96F90"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{24098CE9-D7A4-4FD5-9D9B-24CD56AD3190}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5233,82 +5302,82 @@
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AC49C0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:bdr w:val="nil"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="313876481">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7A83E9ED-B380-422E-99F0-913A9ADE2045}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00284CEC" w:rsidRDefault="00026C9D">
           <w:r w:rsidRPr="00083B74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
@@ -5326,151 +5395,173 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{59914198-08BD-494A-808B-5B4DC6006BC9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C81990" w:rsidRDefault="00284CEC" w:rsidP="00284CEC">
           <w:pPr>
             <w:pStyle w:val="55743228B7B147E4943582918CA75F0C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00083B74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00026C9D"/>
     <w:rsid w:val="00026C9D"/>
+    <w:rsid w:val="000F4463"/>
     <w:rsid w:val="00182030"/>
+    <w:rsid w:val="001D0D95"/>
     <w:rsid w:val="00284CEC"/>
+    <w:rsid w:val="002C6760"/>
+    <w:rsid w:val="003760C6"/>
+    <w:rsid w:val="003D26DD"/>
     <w:rsid w:val="00676437"/>
+    <w:rsid w:val="00693EBC"/>
+    <w:rsid w:val="008C3D7C"/>
+    <w:rsid w:val="009D2909"/>
     <w:rsid w:val="00A16FFA"/>
     <w:rsid w:val="00A273D1"/>
     <w:rsid w:val="00BC740F"/>
     <w:rsid w:val="00C615CF"/>
     <w:rsid w:val="00C675A5"/>
     <w:rsid w:val="00C81990"/>
     <w:rsid w:val="00CA2E24"/>
     <w:rsid w:val="00CC4FBA"/>
+    <w:rsid w:val="00D71BAF"/>
+    <w:rsid w:val="00E12F79"/>
     <w:rsid w:val="00E84895"/>
     <w:rsid w:val="00F1210B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5886,51 +5977,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="55743228B7B147E4943582918CA75F0C1">
     <w:name w:val="55743228B7B147E4943582918CA75F0C1"/>
     <w:rsid w:val="00284CEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -6208,70 +6299,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D314E0E-2670-4A6A-B672-48141BA7632B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>170</Words>
-  <Characters>972</Characters>
+  <Words>173</Words>
+  <Characters>988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1140</CharactersWithSpaces>
+  <CharactersWithSpaces>1159</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Muhammad Aswad Adzman</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>